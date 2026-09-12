--- v0 (2026-04-12)
+++ v1 (2026-09-12)
@@ -547,51 +547,51 @@
           <t>ceyhun.dalgic@hotmail.com</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Schoolstraat 15 bus 010</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>9160</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Lokeren</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>794393574</t>
+          <t>0794393574</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>0484 75 46 43</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Personne physique</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Indépendant</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Actif</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>